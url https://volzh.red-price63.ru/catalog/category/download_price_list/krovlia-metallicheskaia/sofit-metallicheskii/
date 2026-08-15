--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru/p/volzh/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirova318@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G118"/>
+  <dimension ref="A1:G116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462115563</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -1513,1575 +1513,1539 @@
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Аквасистем F-профиль 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="10" t="n">
         <v>292</v>
       </c>
       <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (КРАСНОЕ ДЕРЕВО PRINTECH
-NAIVE)</t>
+          <t>Аквасистем F-профиль 2м (СВЕТЛОЕ ДЕРЕВО PRINTECH
+LOG)</t>
         </is>
       </c>
       <c r="C44" s="11" t="inlineStr"/>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="10" t="n">
         <v>339</v>
       </c>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (СВЕТЛОЕ ДЕРЕВО PRINTECH
-[...3 lines deleted...]
-      <c r="C45" s="11" t="inlineStr"/>
+          <t>Аквасистем J - планка 2м (RAL
+8017 - шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C45" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D45" s="11" t="inlineStr"/>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="10" t="n">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (ТЕМНОЕ ДЕРЕВО PRINTECH
-[...3 lines deleted...]
-      <c r="C46" s="11" t="inlineStr"/>
+          <t>Аквасистем J - планка 2м (RR11
+(зеленый))</t>
+        </is>
+      </c>
+      <c r="C46" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="10" t="n">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RAL
-8017 - шоколадно-коричневый)</t>
+          <t>Аквасистем J - планка 2м (RR20
+(белый))</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D47" s="11" t="inlineStr"/>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="10" t="n">
         <v>292</v>
       </c>
       <c r="G47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR11
-(зеленый))</t>
+          <t>Аквасистем J - планка 2м (RR23
+(темно-серый))</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="10" t="n">
         <v>292</v>
       </c>
       <c r="G48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR20
-(белый))</t>
+          <t>Аквасистем J - планка 2м (RR32
+(коричневый))</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr"/>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="10" t="n">
         <v>292</v>
       </c>
       <c r="G49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR23
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J - планка 2м (КРАСНОЕ
+ДЕРЕВО PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C50" s="11" t="inlineStr"/>
       <c r="D50" s="11" t="inlineStr"/>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="10" t="n">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR32
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J - планка 2м (СВЕТЛОЕ
+ДЕРЕВО PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C51" s="11" t="inlineStr"/>
       <c r="D51" s="11" t="inlineStr"/>
       <c r="E51" s="11" t="inlineStr"/>
       <c r="F51" s="10" t="n">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (КРАСНОЕ
-ДЕРЕВО PRINTECH NAIVE)</t>
+          <t>Аквасистем J - планка 2м (ТЕМНОЕ
+ДЕРЕВО PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C52" s="11" t="inlineStr"/>
       <c r="D52" s="11" t="inlineStr"/>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="10" t="n">
         <v>339</v>
       </c>
       <c r="G52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (СВЕТЛОЕ
-[...3 lines deleted...]
-      <c r="C53" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 150 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C53" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D53" s="11" t="inlineStr"/>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="10" t="n">
-        <v>339</v>
+        <v>869</v>
       </c>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (ТЕМНОЕ
-[...3 lines deleted...]
-      <c r="C54" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 150 2м (RR11 (зеленый)</t>
+        </is>
+      </c>
+      <c r="C54" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D54" s="11" t="inlineStr"/>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="10" t="n">
-        <v>339</v>
+        <v>869</v>
       </c>
       <c r="G54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем J-фаска 150 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="10" t="n">
         <v>869</v>
       </c>
       <c r="G55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR11 (зеленый)</t>
+          <t>Аквасистем J-фаска 150 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D56" s="11" t="inlineStr"/>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="10" t="n">
         <v>869</v>
       </c>
       <c r="G56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 150 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="10" t="n">
         <v>869</v>
       </c>
       <c r="G57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 150 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C58" s="11" t="inlineStr"/>
       <c r="D58" s="11" t="inlineStr"/>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="10" t="n">
-        <v>869</v>
+        <v>956</v>
       </c>
       <c r="G58" s="11" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 150 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C59" s="11" t="inlineStr"/>
       <c r="D59" s="11" t="inlineStr"/>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="10" t="n">
-        <v>869</v>
+        <v>956</v>
       </c>
       <c r="G59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (СВЕТЛОЕ ДЕРЕВО
-PRINTECH LOG)</t>
+          <t>Аквасистем J-фаска 150 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C60" s="11" t="inlineStr"/>
       <c r="D60" s="11" t="inlineStr"/>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="10" t="n">
         <v>956</v>
       </c>
       <c r="G60" s="11" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C61" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 200 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C61" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D61" s="11" t="inlineStr"/>
       <c r="E61" s="11" t="inlineStr"/>
       <c r="F61" s="10" t="n">
-        <v>956</v>
+        <v>1319</v>
       </c>
       <c r="G61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C62" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 200 2м (RR11 (зеленый)</t>
+        </is>
+      </c>
+      <c r="C62" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="10" t="n">
-        <v>956</v>
+        <v>1319</v>
       </c>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем J-фаска 200 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D63" s="11" t="inlineStr"/>
       <c r="E63" s="11" t="inlineStr"/>
       <c r="F63" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="G63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR11 (зеленый)</t>
+          <t>Аквасистем J-фаска 200 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D64" s="11" t="inlineStr"/>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="G64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 200 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D65" s="11" t="inlineStr"/>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="G65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 200 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C66" s="11" t="inlineStr"/>
       <c r="D66" s="11" t="inlineStr"/>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="10" t="n">
-        <v>1319</v>
+        <v>1460</v>
       </c>
       <c r="G66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 200 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C67" s="11" t="inlineStr"/>
       <c r="D67" s="11" t="inlineStr"/>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="10" t="n">
-        <v>1319</v>
+        <v>1219</v>
       </c>
       <c r="G67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем J-фаска 200 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C68" s="11" t="inlineStr"/>
       <c r="D68" s="11" t="inlineStr"/>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="10" t="n">
         <v>1460</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C69" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 250 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C69" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D69" s="11" t="inlineStr"/>
       <c r="E69" s="11" t="inlineStr"/>
       <c r="F69" s="10" t="n">
-        <v>1219</v>
+        <v>1699</v>
       </c>
       <c r="G69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C70" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 250 2м (RR11 (зеленый)</t>
+        </is>
+      </c>
+      <c r="C70" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D70" s="11" t="inlineStr"/>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="10" t="n">
-        <v>1460</v>
+        <v>1699</v>
       </c>
       <c r="G70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем J-фаска 250 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D71" s="11" t="inlineStr"/>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="G71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR11 (зеленый)</t>
+          <t>Аквасистем J-фаска 250 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D72" s="11" t="inlineStr"/>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="G72" s="11" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 250 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D73" s="11" t="inlineStr"/>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="G73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 250 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C74" s="11" t="inlineStr"/>
       <c r="D74" s="11" t="inlineStr"/>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="10" t="n">
-        <v>1699</v>
+        <v>1870</v>
       </c>
       <c r="G74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 250 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C75" s="11" t="inlineStr"/>
       <c r="D75" s="11" t="inlineStr"/>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="10" t="n">
-        <v>1699</v>
+        <v>1870</v>
       </c>
       <c r="G75" s="11" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем J-фаска 250 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C76" s="11" t="inlineStr"/>
       <c r="D76" s="11" t="inlineStr"/>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="10" t="n">
         <v>1870</v>
       </c>
       <c r="G76" s="11" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C77" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 150 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C77" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D77" s="11" t="inlineStr"/>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="10" t="n">
-        <v>1870</v>
+        <v>659</v>
       </c>
       <c r="G77" s="11" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C78" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 150 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="C78" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D78" s="11" t="inlineStr"/>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="10" t="n">
-        <v>1870</v>
+        <v>659</v>
       </c>
       <c r="G78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем L-профиль 150 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D79" s="11" t="inlineStr"/>
       <c r="E79" s="11" t="inlineStr"/>
       <c r="F79" s="10" t="n">
         <v>659</v>
       </c>
       <c r="G79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR11 (зеленый))</t>
+          <t>Аквасистем L-профиль 150 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr"/>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="10" t="n">
         <v>659</v>
       </c>
       <c r="G80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 150 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D81" s="11" t="inlineStr"/>
       <c r="E81" s="11" t="inlineStr"/>
       <c r="F81" s="10" t="n">
         <v>659</v>
       </c>
       <c r="G81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 150 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C82" s="11" t="inlineStr"/>
       <c r="D82" s="11" t="inlineStr"/>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="10" t="n">
-        <v>659</v>
+        <v>482</v>
       </c>
       <c r="G82" s="11" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 150 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C83" s="11" t="inlineStr"/>
       <c r="D83" s="11" t="inlineStr"/>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="10" t="n">
-        <v>659</v>
+        <v>482</v>
       </c>
       <c r="G83" s="11" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем L-профиль 150 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C84" s="11" t="inlineStr"/>
       <c r="D84" s="11" t="inlineStr"/>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="10" t="n">
         <v>482</v>
       </c>
       <c r="G84" s="11" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C85" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 200 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C85" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D85" s="11" t="inlineStr"/>
       <c r="E85" s="11" t="inlineStr"/>
       <c r="F85" s="10" t="n">
-        <v>482</v>
+        <v>769</v>
       </c>
       <c r="G85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C86" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 200 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="C86" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D86" s="11" t="inlineStr"/>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="10" t="n">
-        <v>482</v>
+        <v>769</v>
       </c>
       <c r="G86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем L-профиль 200 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr"/>
       <c r="E87" s="11" t="inlineStr"/>
       <c r="F87" s="10" t="n">
         <v>769</v>
       </c>
       <c r="G87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR11 (зеленый))</t>
+          <t>Аквасистем L-профиль 200 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D88" s="11" t="inlineStr"/>
       <c r="E88" s="11" t="inlineStr"/>
       <c r="F88" s="10" t="n">
         <v>769</v>
       </c>
       <c r="G88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 200 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D89" s="11" t="inlineStr"/>
       <c r="E89" s="11" t="inlineStr"/>
       <c r="F89" s="10" t="n">
         <v>769</v>
       </c>
       <c r="G89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 200 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C90" s="11" t="inlineStr"/>
       <c r="D90" s="11" t="inlineStr"/>
       <c r="E90" s="11" t="inlineStr"/>
       <c r="F90" s="10" t="n">
-        <v>769</v>
+        <v>568</v>
       </c>
       <c r="G90" s="11" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 200 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C91" s="11" t="inlineStr"/>
       <c r="D91" s="11" t="inlineStr"/>
       <c r="E91" s="11" t="inlineStr"/>
       <c r="F91" s="10" t="n">
-        <v>769</v>
+        <v>568</v>
       </c>
       <c r="G91" s="11" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем L-профиль 200 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C92" s="11" t="inlineStr"/>
       <c r="D92" s="11" t="inlineStr"/>
       <c r="E92" s="11" t="inlineStr"/>
       <c r="F92" s="10" t="n">
         <v>568</v>
       </c>
       <c r="G92" s="11" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C93" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 250 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C93" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D93" s="11" t="inlineStr"/>
       <c r="E93" s="11" t="inlineStr"/>
       <c r="F93" s="10" t="n">
-        <v>568</v>
+        <v>989</v>
       </c>
       <c r="G93" s="11" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C94" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 250 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="C94" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D94" s="11" t="inlineStr"/>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="10" t="n">
-        <v>568</v>
+        <v>989</v>
       </c>
       <c r="G94" s="11" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем L-профиль 250 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D95" s="11" t="inlineStr"/>
       <c r="E95" s="11" t="inlineStr"/>
       <c r="F95" s="10" t="n">
         <v>989</v>
       </c>
       <c r="G95" s="11" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR11 (зеленый))</t>
+          <t>Аквасистем L-профиль 250 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D96" s="11" t="inlineStr"/>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="10" t="n">
         <v>989</v>
       </c>
       <c r="G96" s="11" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 250 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D97" s="11" t="inlineStr"/>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="10" t="n">
         <v>989</v>
       </c>
       <c r="G97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 250 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="C98" s="11" t="inlineStr"/>
       <c r="D98" s="11" t="inlineStr"/>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="10" t="n">
-        <v>989</v>
+        <v>724</v>
       </c>
       <c r="G98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 250 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="C99" s="11" t="inlineStr"/>
       <c r="D99" s="11" t="inlineStr"/>
       <c r="E99" s="11" t="inlineStr"/>
       <c r="F99" s="10" t="n">
-        <v>989</v>
+        <v>724</v>
       </c>
       <c r="G99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем L-профиль 250 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="C100" s="11" t="inlineStr"/>
       <c r="D100" s="11" t="inlineStr"/>
       <c r="E100" s="11" t="inlineStr"/>
       <c r="F100" s="10" t="n">
         <v>724</v>
       </c>
       <c r="G100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C101" s="11" t="inlineStr"/>
+          <t>Аквасистем Финишная планка 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="C101" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D101" s="11" t="inlineStr"/>
       <c r="E101" s="11" t="inlineStr"/>
       <c r="F101" s="10" t="n">
-        <v>724</v>
+        <v>469</v>
       </c>
       <c r="G101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="C102" s="11" t="inlineStr"/>
+          <t>Аквасистем Финишная планка 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="C102" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="D102" s="11" t="inlineStr"/>
       <c r="E102" s="11" t="inlineStr"/>
       <c r="F102" s="10" t="n">
-        <v>724</v>
+        <v>469</v>
       </c>
       <c r="G102" s="11" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем Финишная планка 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D103" s="11" t="inlineStr"/>
       <c r="E103" s="11" t="inlineStr"/>
       <c r="F103" s="10" t="n">
         <v>469</v>
       </c>
       <c r="G103" s="11" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR11 (зеленый))</t>
+          <t>Аквасистем Финишная планка 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D104" s="11" t="inlineStr"/>
       <c r="E104" s="11" t="inlineStr"/>
       <c r="F104" s="10" t="n">
         <v>469</v>
       </c>
       <c r="G104" s="11" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR20 (белый))</t>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) сигнальный
+белый RAL 9003</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D105" s="11" t="inlineStr"/>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="10" t="n">
-        <v>469</v>
+        <v>1092</v>
       </c>
       <c r="G105" s="11" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR23 (темно-серый))</t>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) сигнальный белый RAL
+9003</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D106" s="11" t="inlineStr"/>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="10" t="n">
-        <v>469</v>
+        <v>1092</v>
       </c>
       <c r="G106" s="11" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический с центральной
-[...1 lines deleted...]
-белый RAL 9003</t>
+          <t>Grand Line J - Профиль 2м
+(метал.) сигнальный белый RAL 9003</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D107" s="11" t="inlineStr"/>
       <c r="E107" s="11" t="inlineStr"/>
       <c r="F107" s="10" t="n">
-        <v>1092</v>
+        <v>420</v>
       </c>
       <c r="G107" s="11" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический сплошной 3,0
-[...1 lines deleted...]
-9003</t>
+          <t>Grand Line J - Профиль 2м
+(метал.) графитовый серый RAL 7024</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D108" s="11" t="inlineStr"/>
       <c r="E108" s="11" t="inlineStr"/>
       <c r="F108" s="10" t="n">
-        <v>1092</v>
+        <v>420</v>
       </c>
       <c r="G108" s="11" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Grand Line J - Профиль 2м
-(метал.) сигнальный белый RAL 9003</t>
+(метал.) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D109" s="11" t="inlineStr"/>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="10" t="n">
         <v>420</v>
       </c>
       <c r="G109" s="11" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" s="10" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="inlineStr">
         <is>
-          <t>Grand Line J - Профиль 2м
-(метал.) графитовый серый RAL 7024</t>
+          <t>Grand Line Угол внешний 50х50 2м
+(метал.) сигнальный белый RAL 9003</t>
         </is>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D110" s="11" t="inlineStr"/>
       <c r="E110" s="11" t="inlineStr"/>
       <c r="F110" s="10" t="n">
-        <v>420</v>
+        <v>566</v>
       </c>
       <c r="G110" s="11" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" s="10" t="n">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="inlineStr">
         <is>
-          <t>Grand Line J - Профиль 2м
+          <t>Grand Line Угол внешний 50х50 2м
 (метал.) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="C111" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D111" s="11" t="inlineStr"/>
       <c r="E111" s="11" t="inlineStr"/>
       <c r="F111" s="10" t="n">
-        <v>420</v>
+        <v>566</v>
       </c>
       <c r="G111" s="11" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" s="10" t="n">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол внешний 50х50 2м
-(метал.) сигнальный белый RAL 9003</t>
+(метал.) графитовый серый RAL 7024</t>
         </is>
       </c>
       <c r="C112" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D112" s="11" t="inlineStr"/>
       <c r="E112" s="11" t="inlineStr"/>
       <c r="F112" s="10" t="n">
         <v>566</v>
       </c>
       <c r="G112" s="11" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" s="10" t="n">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Угол внешний 50х50 2м
-(метал.) коричневый RAL 8017</t>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) графитовый серый RAL
+7024</t>
         </is>
       </c>
       <c r="C113" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D113" s="11" t="inlineStr"/>
       <c r="E113" s="11" t="inlineStr"/>
       <c r="F113" s="10" t="n">
-        <v>566</v>
+        <v>1092</v>
       </c>
       <c r="G113" s="11" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="10" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Угол внешний 50х50 2м
-(метал.) графитовый серый RAL 7024</t>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D114" s="11" t="inlineStr"/>
       <c r="E114" s="11" t="inlineStr"/>
       <c r="F114" s="10" t="n">
-        <v>566</v>
+        <v>1092</v>
       </c>
       <c r="G114" s="11" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" s="10" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический сплошной 3,0
-[...1 lines deleted...]
-7024</t>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) коричневый
+RAL 8017</t>
         </is>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D115" s="11" t="inlineStr"/>
       <c r="E115" s="11" t="inlineStr"/>
       <c r="F115" s="10" t="n">
         <v>1092</v>
       </c>
       <c r="G115" s="11" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический сплошной 3,0
-х 0,325 (0,975м2) коричневый RAL 8017</t>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) графитовый
+серый RAL 7024</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D116" s="11" t="inlineStr"/>
       <c r="E116" s="11" t="inlineStr"/>
       <c r="F116" s="10" t="n">
         <v>1092</v>
       </c>
       <c r="G116" s="11" t="inlineStr"/>
-    </row>
-[...44 lines deleted...]
-      <c r="G118" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>