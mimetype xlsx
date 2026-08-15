--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462115563</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -751,1387 +751,1387 @@
           <t>Цена</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Цена по карте</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая СЕРАЯ СТАРАТЕЛИ 30кг</t>
+          <t>Клей для газобетона ВОЛМА - Блок
+25 кг</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая ФОРМАН 10 Professional 30кг</t>
+          <t>Цементно-песчаная смесь (ЦПС) М200 25кг БУЛАТ</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
-        <v>318</v>
+        <v>156</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
-          <t>ДОМ МОЙ Штукатурка гипсовая легкая 25кг</t>
+          <t>ФОРМАН 23 Шпаклевка гипсовая высокопрочная 5кг</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>179</v>
+        <v>120</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН 21 Шпатлевка гипсовая финишная белая
-25кг</t>
+          <t>ДОМ МОЙ Штукатурка гипсовая легкая 25кг</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D10" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>179</v>
+      </c>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
-          <t>Цементно-песчаная смесь (ЦПС) М200 25кг БУЛАТ</t>
+          <t>Шпаклевка для затирки швов гипсокартона weber.vetonit
+JS Вебер, 20кг</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
-        <v>156</v>
+        <v>749</v>
       </c>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
-10 кг</t>
+          <t>Наливной пол Бергауф Изи Боден самовыравнивающийся
+Bergauf "Easy Boden" 25кг</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
-        <v>372</v>
+        <v>342</v>
       </c>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
-          <t>Клей плиточный для внутренних работ помещения
-weber.vetonit optima Вебер, 25кг</t>
+          <t>Гипс строительный Г-5 Б II 35кг
+Форман (1 под = 35шт)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
-        <v>300</v>
+        <v>262</v>
       </c>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
-          <t>Наливной пол СТАРАТЕЛИ (30-100мм) толстый 25кг</t>
+          <t>Клей Бергауф Керамик для керамической плитки
+и керамогранита Bergauf "Keramik" 25к</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка для затирки швов гипсокартона weber.vetonit
-JS Вебер, 20кг</t>
+          <t>Цементно-песчаная смесь "ВОЛМИКС" ЦПС M200 25кг
+(KLEBER)</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
-        <v>749</v>
+        <v>99</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка финишная Кнауф Унифлот Knauf Uniflot
-25кг</t>
+          <t>Шпаклевка гипсовая Gyproc FAST-60 (Гипрок Фаст-60)
+20кг</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
-        <v>1995</v>
+        <v>590</v>
       </c>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
-          <t>Гипс строительный Г-5 Б II 35кг
-Форман (1 под = 35шт)</t>
+          <t>weber.vetonit Easy fix Цементный клей для
+плитки 25кг</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="10" t="n">
-        <v>262</v>
+        <v>300</v>
       </c>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
-          <t>Наливной пол Бергауф Изи Боден самовыравнивающийся
-Bergauf "Easy Boden" 25кг</t>
+          <t>Шпатлевка финишная готовая полимерная Даногипс Суперфиниш
+28кг/17л SHEETROCK /Шитрок</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
-        <v>342</v>
+        <v>2390</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
-          <t>Цементно-песчаная смесь М200 30кг KLEBER</t>
+          <t>Клей для гипсовых плит ВОЛМА -
+Монтаж 30 кг</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="10" t="n">
-        <v>121</v>
+        <v>369</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
+          <t>Клей плиточный для внутренних работ помещения
+weber.vetonit optima Вебер, 25кг</t>
+        </is>
+      </c>
+      <c r="C20" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D20" s="11" t="inlineStr"/>
+      <c r="E20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>300</v>
+      </c>
+      <c r="G20" s="11" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="10" t="n">
+        <v>15</v>
+      </c>
+      <c r="B21" s="10" t="inlineStr">
+        <is>
+          <t>Клей для плитки и керамогранита Вебер
+Ветонит Weber.vetonit easy fix 25кг</t>
+        </is>
+      </c>
+      <c r="C21" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr"/>
+      <c r="E21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>268</v>
+      </c>
+      <c r="G21" s="11" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="10" t="n">
+        <v>16</v>
+      </c>
+      <c r="B22" s="10" t="inlineStr">
+        <is>
           <t>Клей монтажный для гипсокартона и утеплителя
 Кнауф Перлфикс ( Knauf Perlfix )
 30кг</t>
         </is>
       </c>
-      <c r="C20" s="10" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="n">
-        <v>300</v>
+        <v>552</v>
       </c>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
-          <t>Шпатлевка финишная готовая полимерная Даногипс Суперфиниш
-28кг/17л SHEETROCK /Шитрок</t>
+          <t>weber.vetonit TT30 лайт Штукатурка цементная 25кг</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="10" t="n">
-        <v>2390</v>
+        <v>359</v>
       </c>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая БЕЛАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
         <v>369</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка финишная СТАРАТЕЛИ КР 20кг</t>
+          <t>Штукатурка гипсовая ФОРМАН 10 Professional 30кг</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
-        <v>480</v>
+        <v>318</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
-          <t>Цементно-песчаная смесь "ВОЛМИКС" ЦПС M200 25кг
-(KLEBER)</t>
+          <t>Шпаклевка финишная Вебер Ветонит LR+ Weber.vetonit
+20кг</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="10" t="n">
-        <v>99</v>
+        <v>799</v>
       </c>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
-          <t>weber.vetonit TT30 лайт Штукатурка цементная 25кг</t>
+          <t>Быстрой ОК-Теплоизоляция Клеевая смесь для скрепления
+теплоизоляции 25кг</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
-        <v>359</v>
+        <v>478</v>
       </c>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
-          <t>Клей для гипсовых плит ВОЛМА -
-Монтаж 30 кг</t>
+          <t>Наливной пол СТАРАТЕЛИ (30-100мм) толстый 25кг</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="10" t="n">
-        <v>369</v>
+        <v>260</v>
       </c>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
-          <t>Клей для плитки и керамогранита Вебер
-Ветонит Weber.vetonit easy fix 25кг</t>
+          <t>Штукатурка гипсовая ФОРМАН 11 28кг</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D29" s="11" t="inlineStr"/>
+      <c r="D29" s="10" t="n">
+        <v>265</v>
+      </c>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая ФОРМАН 11 28кг</t>
+          <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
+10 кг</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D30" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
-      <c r="F30" s="11" t="inlineStr"/>
+      <c r="F30" s="10" t="n">
+        <v>372</v>
+      </c>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка финишная Вебер Ветонит LR+ Weber.vetonit
-20кг</t>
+          <t>ФОРМАН 21 Шпатлевка гипсовая финишная белая
+25кг</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D31" s="11" t="inlineStr"/>
+      <c r="D31" s="10" t="n">
+        <v>415</v>
+      </c>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
-          <t>Быстрой ОК-Теплоизоляция Клеевая смесь для скрепления
-теплоизоляции 25кг</t>
+          <t>ФОРМАН 51 Клей цементный для керамической
+плитки 25кг</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="10" t="n">
-        <v>478</v>
+        <v>247</v>
       </c>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка финишная Вебер Ветонит КR Weber.vetonit
-20кг</t>
+          <t>Шпаклевка финишная Кнауф Унифлот Knauf Uniflot
+25кг</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="10" t="n">
-        <v>446</v>
+        <v>1995</v>
       </c>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН 23 Шпаклевка гипсовая высокопрочная 5кг</t>
+          <t>Штукатурка гипсовая СЕРАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="10" t="n">
-        <v>120</v>
+        <v>340</v>
       </c>
       <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН 51 Клей цементный для керамической
-плитки 25кг</t>
+          <t>Клей для плитки СТАРАТЕЛИ стандартный 25кг</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="10" t="n">
-        <v>247</v>
+        <v>209</v>
       </c>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Цемент Цемрос М-500 50 кг</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
         <v>479</v>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
-          <t>Клей Бергауф Керамик для керамической плитки
-и керамогранита Bergauf "Keramik" 25к</t>
+          <t>Шпаклевка финишная Вебер Ветонит КR Weber.vetonit
+20кг</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="10" t="n">
-        <v>242</v>
+        <v>446</v>
       </c>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Gyproc FAST-60 (Гипрок Фаст-60)
-20кг</t>
+          <t>Клей для ячеистых блоков Быстрой КЦ-Газобетон
+30 кг</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="10" t="n">
-        <v>590</v>
+        <v>216</v>
       </c>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
-          <t>ДОМ МОЙ Клей для наружных и
-внутренних работ 25кг</t>
+          <t>Цемент Нolcim Profi CEM 400 М400
+(г. Вольск) 50кг</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
-          <t>шт.</t>
-[...2 lines deleted...]
-      <c r="D39" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D39" s="10" t="n">
+        <v>430</v>
+      </c>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
-          <t>Наливной пол Финишный weber.vetonit 3000 Вебер,
-20кг</t>
+          <t>Цементно-песчаная смесь М200 30кг KLEBER</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="10" t="n">
-        <v>764</v>
+        <v>121</v>
       </c>
       <c r="G40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
-          <t>Клей Бергауф Керамик Максимум для всех
-видов плитки Bergauf "Keramik Maximum" 25кг</t>
+          <t>Быстрой ШЦ-Короед Штукатурка декоративная Короед 2мм
+25кг</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr"/>
       <c r="E41" s="11" t="inlineStr"/>
       <c r="F41" s="10" t="n">
-        <v>360</v>
+        <v>560</v>
       </c>
       <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Кнауф Фуген Knauf FUGEN
-25кг</t>
+          <t>Шпаклевка финишная СТАРАТЕЛИ КР 20кг</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D42" s="11" t="inlineStr"/>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="10" t="n">
-        <v>699</v>
+        <v>480</v>
       </c>
       <c r="G42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
-          <t>Наливной пол СТАРАТЕЛИ быстр/тверд 25кг</t>
+          <t>ДОМ МОЙ Клей для наружных и
+внутренних работ 25кг</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>шт.</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="10" t="n">
-        <v>320</v>
+        <v>204</v>
       </c>
       <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка базовая для внутр. работ СТАРАТЕЛИ
-20 кг</t>
+          <t>Наливной пол Финишный weber.vetonit 3000 Вебер,
+20кг</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="10" t="n">
-        <v>324</v>
+        <v>764</v>
       </c>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
-          <t>Клей для плитки ЕК 2000 25кг</t>
+          <t>Клей Бергауф Керамик Максимум для всех
+видов плитки Bergauf "Keramik Maximum" 25кг</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="11" t="inlineStr"/>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="10" t="n">
-        <v>250</v>
+        <v>360</v>
       </c>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН 41 Клей гипсовый для монтажа
-ГКЛ</t>
+          <t>Шпаклевка гипсовая Кнауф Фуген Knauf FUGEN
+25кг</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="10" t="n">
-        <v>305</v>
+        <v>699</v>
       </c>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
+          <t>Наливной пол СТАРАТЕЛИ быстр/тверд 25кг</t>
+        </is>
+      </c>
+      <c r="C47" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D47" s="11" t="inlineStr"/>
+      <c r="E47" s="11" t="inlineStr"/>
+      <c r="F47" s="10" t="n">
+        <v>320</v>
+      </c>
+      <c r="G47" s="11" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="10" t="n">
+        <v>42</v>
+      </c>
+      <c r="B48" s="10" t="inlineStr">
+        <is>
+          <t>Шпаклевка базовая для внутр. работ СТАРАТЕЛИ
+20 кг</t>
+        </is>
+      </c>
+      <c r="C48" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D48" s="11" t="inlineStr"/>
+      <c r="E48" s="11" t="inlineStr"/>
+      <c r="F48" s="10" t="n">
+        <v>324</v>
+      </c>
+      <c r="G48" s="11" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="10" t="n">
+        <v>43</v>
+      </c>
+      <c r="B49" s="10" t="inlineStr">
+        <is>
+          <t>Клей для плитки ЕК 2000 25кг</t>
+        </is>
+      </c>
+      <c r="C49" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D49" s="11" t="inlineStr"/>
+      <c r="E49" s="11" t="inlineStr"/>
+      <c r="F49" s="10" t="n">
+        <v>250</v>
+      </c>
+      <c r="G49" s="11" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="10" t="n">
+        <v>44</v>
+      </c>
+      <c r="B50" s="10" t="inlineStr">
+        <is>
+          <t>ФОРМАН 41 Клей гипсовый для монтажа
+ГКЛ</t>
+        </is>
+      </c>
+      <c r="C50" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D50" s="11" t="inlineStr"/>
+      <c r="E50" s="11" t="inlineStr"/>
+      <c r="F50" s="10" t="n">
+        <v>305</v>
+      </c>
+      <c r="G50" s="11" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="10" t="n">
+        <v>45</v>
+      </c>
+      <c r="B51" s="10" t="inlineStr">
+        <is>
           <t>Смесь Бергауф База для предварительного выравнивания
 пола на цементной основе Bergauf "Base"
 25 кг</t>
         </is>
       </c>
-      <c r="C47" s="10" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F47" s="10" t="n">
+      <c r="C51" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D51" s="11" t="inlineStr"/>
+      <c r="E51" s="11" t="inlineStr"/>
+      <c r="F51" s="10" t="n">
         <v>242</v>
       </c>
-      <c r="G47" s="11" t="inlineStr"/>
-[...82 lines deleted...]
-      <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
+          <t>ДОМ МОЙ Шпаклевка полимерная финишная 19кг</t>
+        </is>
+      </c>
+      <c r="C52" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D52" s="11" t="inlineStr"/>
+      <c r="E52" s="11" t="inlineStr"/>
+      <c r="F52" s="10" t="n">
+        <v>331</v>
+      </c>
+      <c r="G52" s="11" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="10" t="n">
+        <v>47</v>
+      </c>
+      <c r="B53" s="10" t="inlineStr">
+        <is>
+          <t>ДОМ МОЙ Клей для плитки 25кг</t>
+        </is>
+      </c>
+      <c r="C53" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D53" s="11" t="inlineStr"/>
+      <c r="E53" s="11" t="inlineStr"/>
+      <c r="F53" s="10" t="n">
+        <v>161</v>
+      </c>
+      <c r="G53" s="11" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="10" t="n">
+        <v>48</v>
+      </c>
+      <c r="B54" s="10" t="inlineStr">
+        <is>
           <t>Шпаклевка Бергауф Финиш Цемент сверхбелая фасадно-финишная
 влагостойкая 0,5-3 мм Bergauf "Finish Zement"
 20 кг</t>
         </is>
       </c>
-      <c r="C52" s="10" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="11" t="inlineStr"/>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="10" t="n">
-        <v>252</v>
+        <v>559</v>
       </c>
       <c r="G54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
+          <t>Наливной пол СТАРАТЕЛИ (1-20мм) тонкий 25кг</t>
+        </is>
+      </c>
+      <c r="C55" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D55" s="11" t="inlineStr"/>
+      <c r="E55" s="11" t="inlineStr"/>
+      <c r="F55" s="10" t="n">
+        <v>435</v>
+      </c>
+      <c r="G55" s="11" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="10" t="n">
+        <v>50</v>
+      </c>
+      <c r="B56" s="10" t="inlineStr">
+        <is>
+          <t>Клей Бергауф Керамик Про усиленный для
+керамической плитки Bergauf "Keramik Pro" 25кг</t>
+        </is>
+      </c>
+      <c r="C56" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D56" s="11" t="inlineStr"/>
+      <c r="E56" s="11" t="inlineStr"/>
+      <c r="F56" s="10" t="n">
+        <v>252</v>
+      </c>
+      <c r="G56" s="11" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="10" t="n">
+        <v>51</v>
+      </c>
+      <c r="B57" s="10" t="inlineStr">
+        <is>
           <t>Клей Бергауф Изофикс для пенополистирола, минваты
 и нанесения армир. слоя Bergauf "Isofix"
 25кг</t>
         </is>
       </c>
-      <c r="C55" s="10" t="inlineStr">
-[...42 lines deleted...]
-      </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="10" t="n">
-        <v>349</v>
+        <v>395</v>
       </c>
       <c r="G57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
+          <t>Гидроизоляция обмазочная Бергауф Гидростоп цементного типа
+Bergauf "Hydrostop" 20 кг</t>
+        </is>
+      </c>
+      <c r="C58" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D58" s="11" t="inlineStr"/>
+      <c r="E58" s="11" t="inlineStr"/>
+      <c r="F58" s="10" t="n">
+        <v>709</v>
+      </c>
+      <c r="G58" s="11" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="10" t="n">
+        <v>53</v>
+      </c>
+      <c r="B59" s="10" t="inlineStr">
+        <is>
+          <t>ВОЛМА ДОМ МОЙ Шпаклевка гипсовая финишная
+25кг (1пал = 45шт)</t>
+        </is>
+      </c>
+      <c r="C59" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D59" s="11" t="inlineStr"/>
+      <c r="E59" s="11" t="inlineStr"/>
+      <c r="F59" s="10" t="n">
+        <v>349</v>
+      </c>
+      <c r="G59" s="11" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="10" t="n">
+        <v>54</v>
+      </c>
+      <c r="B60" s="10" t="inlineStr">
+        <is>
           <t>Штукатурка цементная Бергауф Путцемент для фасада
 морозостойкая 5-30 мм Bergauf "Bau Putz
 Zement" 25 кг</t>
         </is>
       </c>
-      <c r="C58" s="10" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F58" s="10" t="n">
+      <c r="C60" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D60" s="11" t="inlineStr"/>
+      <c r="E60" s="11" t="inlineStr"/>
+      <c r="F60" s="10" t="n">
         <v>235</v>
       </c>
-      <c r="G58" s="11" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="B59" s="10" t="inlineStr">
+      <c r="G60" s="11" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="10" t="n">
+        <v>55</v>
+      </c>
+      <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка фасадная СТАРАТЕЛИ 20кг</t>
         </is>
       </c>
-      <c r="C59" s="10" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F59" s="10" t="n">
+      <c r="C61" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D61" s="11" t="inlineStr"/>
+      <c r="E61" s="11" t="inlineStr"/>
+      <c r="F61" s="10" t="n">
         <v>358</v>
       </c>
-      <c r="G59" s="11" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="B60" s="10" t="inlineStr">
+      <c r="G61" s="11" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="10" t="n">
+        <v>56</v>
+      </c>
+      <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Мозаик белый сверхсильный для
 мозаики и прозрачной плитки Bergauf "Mosaik"
 25кг</t>
         </is>
       </c>
-      <c r="C60" s="10" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="10" t="n">
-        <v>216</v>
+        <v>650</v>
       </c>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
-          <t>МАКЛЕЙ Пластификатор ЩСПК 5л</t>
+          <t>Шпаклевка weber.vetonit VН белая Вебер, 20кг</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D63" s="11" t="inlineStr"/>
       <c r="E63" s="11" t="inlineStr"/>
       <c r="F63" s="10" t="n">
-        <v>540</v>
+        <v>590</v>
       </c>
       <c r="G63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка ВОЛМА - Слой 30 кг</t>
+          <t>МАКЛЕЙ Пластификатор ЩСПК 5л</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D64" s="11" t="inlineStr"/>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="10" t="n">
-        <v>503</v>
+        <v>540</v>
       </c>
       <c r="G64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН 12 Штукатурка гипсовая машинного нанесения
-30кг</t>
+          <t>Штукатурка ВОЛМА - Слой 30 кг</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D65" s="11" t="inlineStr"/>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="10" t="n">
-        <v>312</v>
+        <v>503</v>
       </c>
       <c r="G65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
-          <t>Быстрой ШЦ-Интерьер Штукатурка цементная для внутренних
-работ 30 кг</t>
+          <t>ФОРМАН 12 Штукатурка гипсовая машинного нанесения
+30кг</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D66" s="11" t="inlineStr"/>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="10" t="n">
-        <v>222</v>
+        <v>312</v>
       </c>
       <c r="G66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка декоративная Бергауф Декор Зима "короед"
-Bergauf "Dekor Winter" 2,5мм 25кг</t>
+          <t>Быстрой ШЦ-Интерьер Штукатурка цементная для внутренних
+работ 30 кг</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D67" s="11" t="inlineStr"/>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="10" t="n">
-        <v>515</v>
+        <v>222</v>
       </c>
       <c r="G67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
-          <t>Быстрой ШЦ-Короед Штукатурка декоративная Короед 2мм
-25кг</t>
+          <t>Штукатурка декоративная Бергауф Декор Зима "короед"
+Bergauf "Dekor Winter" 2,5мм 25кг</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D68" s="11" t="inlineStr"/>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="10" t="n">
-        <v>560</v>
+        <v>515</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Штукатурка цементная ФОРМАН 61 25кг</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D69" s="11" t="inlineStr"/>
       <c r="E69" s="11" t="inlineStr"/>
       <c r="F69" s="10" t="n">
         <v>260</v>
       </c>
       <c r="G69" s="11" t="inlineStr"/>
     </row>
     <row r="70">