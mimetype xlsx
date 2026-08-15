--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462115563</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -751,106 +751,106 @@
           <t>Цена</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Цена по карте</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
-          <t>Профиль "Металлист" 24х20мм премиум белый 0,6м</t>
+          <t>Потолочная панель Ангара 600х600х7мм (24 шт
+= 8,64 м2)</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
-        <v>13</v>
+        <v>212</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
-          <t>Потолочная панель "Rockfon" Lilia 600x600x15мм (28
-шт = 10,08м2)</t>
+          <t>Профиль "Металлист" 24х20мм премиум белый 0,6м</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
-        <v>2856</v>
+        <v>13</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
-          <t>Потолочная панель Ангара 600х600х7мм (24 шт
-= 8,64 м2)</t>
+          <t>Потолочная панель "Rockfon" Lilia 600x600x15мм (28
+шт = 10,08м2)</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>212</v>
+        <v>2856</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Профиль "Металлист" 19х19мм угловой белый 3м</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>54</v>
       </c>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">