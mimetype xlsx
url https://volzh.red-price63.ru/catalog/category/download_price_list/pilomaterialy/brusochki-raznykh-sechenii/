--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462115563</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -751,145 +751,145 @@
           <t>Цена</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Цена по карте</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
-          <t>Брус строганный, сухой (хвоя) 0,020х0,040х3 м
-(1уп = 20шт)</t>
+          <t>Брусок 0,030х0,050х3м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...2 lines deleted...]
-      <c r="D7" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D7" s="10" t="n">
+        <v>110</v>
+      </c>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
-          <t>Брусок 0,050х0,050х3м</t>
+          <t>Брус строганный, сухой (хвоя) 0,020х0,040х3 м
+(1уп = 20шт)</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...4 lines deleted...]
-      </c>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>32</v>
+      </c>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
-          <t>Брусок 0,050х0,070х3м</t>
+          <t>Брусок 0,050х0,050х3м</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>360</v>
+        <v>170</v>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
-          <t>Брусок 0,040х0,050х3м</t>
+          <t>Брусок 0,050х0,070х3м</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>145</v>
+        <v>360</v>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
-          <t>Брусок 0,030х0,050х3м</t>
+          <t>Брусок 0,040х0,050х3м</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Брус строганный, сухой (хвоя) 0,040х0,050х3 м
 (1уп=12шт)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
         <v>79</v>
       </c>