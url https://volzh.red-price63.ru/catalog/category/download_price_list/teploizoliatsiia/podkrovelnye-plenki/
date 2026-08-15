--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462115563</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -859,52 +859,52 @@
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Супердиффузионная мембрана SA130 75 м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
         <v>6690</v>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>ОНДУТИС Влаго-ветроизоляция для стен A100 35
-м2</t>
+          <t>Spanizol А влаго-ветроизоляция (ш 1.6, 70
+м2) Спанизол</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
         <v>1385</v>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Пароизоляция для стен и кровли
 R70 35 м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">