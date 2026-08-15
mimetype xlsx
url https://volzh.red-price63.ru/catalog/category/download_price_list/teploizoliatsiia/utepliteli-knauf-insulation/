--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462115563</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -773,271 +773,271 @@
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Тисма TR044 Aquastatik 0,996м3 (рул. 1200х8300х50мм
 2шт) 19,92м2</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
         <v>2300</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
+          <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА+
+TS 037 Aquastatic 0,6м3 (плиты 1230х610х100мм
+8 шт) 6м2</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="inlineStr">
+        <is>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="D8" s="10" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E8" s="11" t="inlineStr"/>
+      <c r="F8" s="11" t="inlineStr"/>
+      <c r="G8" s="11" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="10" t="n">
+        <v>3</v>
+      </c>
+      <c r="B9" s="10" t="inlineStr">
+        <is>
+          <t>Утеплитель Кнауф Тисма S38MR 0,624м3 (1300х600х50мм
+16шт) 12,48м2</t>
+        </is>
+      </c>
+      <c r="C9" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D9" s="11" t="inlineStr"/>
+      <c r="E9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>1825</v>
+      </c>
+      <c r="G9" s="11" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="10" t="n">
+        <v>4</v>
+      </c>
+      <c r="B10" s="10" t="inlineStr">
+        <is>
+          <t>Утеплитель Кнауф GreenTerm TS 037 Aquastatik
+0,6м3 (плита 1230х610х50мм 16 шт) 12м2
+Гринтерм</t>
+        </is>
+      </c>
+      <c r="C10" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D10" s="10" t="n">
+        <v>1790</v>
+      </c>
+      <c r="E10" s="11" t="inlineStr"/>
+      <c r="F10" s="11" t="inlineStr"/>
+      <c r="G10" s="11" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="10" t="n">
+        <v>5</v>
+      </c>
+      <c r="B11" s="10" t="inlineStr">
+        <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА
 TS 037 Aquastatic 0,6м3 (плиты 1230х610х50мм
 16 шт) 12м2</t>
         </is>
       </c>
-      <c r="C8" s="10" t="inlineStr">
+      <c r="C11" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D8" s="10" t="n">
+      <c r="D11" s="10" t="n">
         <v>2200</v>
       </c>
-      <c r="E8" s="11" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="B9" s="10" t="inlineStr">
+      <c r="E11" s="11" t="inlineStr"/>
+      <c r="F11" s="11" t="inlineStr"/>
+      <c r="G11" s="11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="n">
+        <v>6</v>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КРОВЛИ
 TR 037 Aquastatik 1м3 (рулон 5500х1220х150мм
 1 шт) 6,7м2</t>
         </is>
       </c>
-      <c r="C9" s="10" t="inlineStr">
+      <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D9" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F9" s="10" t="n">
+      <c r="D12" s="11" t="inlineStr"/>
+      <c r="E12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
         <v>3380</v>
       </c>
-      <c r="G9" s="11" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="B10" s="10" t="inlineStr">
+      <c r="G12" s="11" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Экоролл Кнауф ECOROLL EXTRA 12м2
 TS 037 Aquastatik 0,6м3 (плита 1230х610х50мм
 16 шт)</t>
         </is>
       </c>
-      <c r="C10" s="10" t="inlineStr">
+      <c r="C13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D10" s="10" t="n">
+      <c r="D13" s="10" t="n">
         <v>999</v>
       </c>
-      <c r="E10" s="11" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="B11" s="10" t="inlineStr">
+      <c r="E13" s="11" t="inlineStr"/>
+      <c r="F13" s="11" t="inlineStr"/>
+      <c r="G13" s="11" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="10" t="n">
+        <v>8</v>
+      </c>
+      <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА
 МИНИ TS 037 Aquastatik 0,305м3 (610х1000х50мм
 10 шт) 6,1м2</t>
         </is>
       </c>
-      <c r="C11" s="10" t="inlineStr">
+      <c r="C14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D11" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F11" s="10" t="n">
+      <c r="D14" s="11" t="inlineStr"/>
+      <c r="E14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
         <v>1033</v>
       </c>
-      <c r="G11" s="11" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="B12" s="10" t="inlineStr">
+      <c r="G14" s="11" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф ECOROLL EXTRA TS 037
 Aquastatik 0,6м3 (плита 1230х610х100мм 8 шт)
 6м2</t>
         </is>
       </c>
-      <c r="C12" s="10" t="inlineStr">
+      <c r="C15" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D12" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F12" s="10" t="n">
+      <c r="D15" s="11" t="inlineStr"/>
+      <c r="E15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
         <v>999</v>
       </c>
-      <c r="G12" s="11" t="inlineStr"/>
-[...28 lines deleted...]
-      <c r="B14" s="10" t="inlineStr">
+      <c r="G15" s="11" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="10" t="n">
+        <v>10</v>
+      </c>
+      <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF AkustiKNAUF (АкустиКнауф)
 AS 0,6м3 (плиты 1230х610х50мм 16 шт)
 12м2 ЗВУКОИЗОЛЯЦИЯ</t>
         </is>
       </c>
-      <c r="C14" s="10" t="inlineStr">
+      <c r="C16" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D14" s="10" t="n">
+      <c r="D16" s="10" t="n">
         <v>1400</v>
       </c>
-      <c r="E14" s="11" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="B15" s="10" t="inlineStr">
+      <c r="E16" s="11" t="inlineStr"/>
+      <c r="F16" s="11" t="inlineStr"/>
+      <c r="G16" s="11" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="10" t="n">
+        <v>11</v>
+      </c>
+      <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф GreenTerm TS 037 Aquastatik
 0,6м3 (плита 1230х610х100мм 8 шт) 6м2
 Гринтерм</t>
         </is>
       </c>
-      <c r="C15" s="10" t="inlineStr">
+      <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D15" s="10" t="n">
+      <c r="D17" s="10" t="n">
         <v>1790</v>
       </c>
-      <c r="E15" s="11" t="inlineStr"/>
-[...41 lines deleted...]
-      <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тисма S38MR 0,624м3 (1300х600х100мм
 8шт) 6,24м2</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
         <v>1825</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
   </sheetData>